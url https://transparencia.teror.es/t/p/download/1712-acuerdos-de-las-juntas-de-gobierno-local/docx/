--- v0 (2026-06-26)
+++ v1 (2026-08-11)
@@ -41,50 +41,76 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="499150" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fecha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11650" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Documento</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="499150" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026 (De enero a julio)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11650" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="499150" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11650" w:type="pct"/>
           </w:tcPr>
           <w:p>